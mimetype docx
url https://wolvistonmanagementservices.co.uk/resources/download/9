--- v0 (2025-10-31)
+++ v1 (2026-05-15)
@@ -1,51 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="8188"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D7527" w:rsidRPr="00597516" w14:paraId="12B03983" w14:textId="77777777" w:rsidTr="00E804B9">
         <w:tc>
           <w:tcPr>
@@ -11509,51 +11513,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127654314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/global/contact-us/email/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gdpr@wolviston.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/global/contact-us/email/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gdpr@wolviston.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wms@wolviston.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wms@wolviston.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11819,60 +11823,293 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DA91695E106BF4593060CFD606E741E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23425c6dcc2543eac0c48905d01fe60e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a4ae8ef-aa8e-4a85-9d61-c1c648162556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f54e7eff024d1d478738821b1c2651c" ns2:_="">
+    <xsd:import namespace="7a4ae8ef-aa8e-4a85-9d61-c1c648162556"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a4ae8ef-aa8e-4a85-9d61-c1c648162556" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="215098f8-2dfe-488d-bc27-1bcf19e523f9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a4ae8ef-aa8e-4a85-9d61-c1c648162556">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9B9161-1581-4F12-91F9-3B9BD85FC11E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1E75637-C302-43F5-AF34-1B3C83D3A3B0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8D5EA2D-5E30-4B15-B1C5-B84A292999A0}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D551E9E-CCF2-49E3-AEEF-FD478CA1E20F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>3300</Words>
   <Characters>18813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>156</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -11902,25 +12139,33 @@
         <vt:lpwstr>mailto:wms@wolviston.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Name:</dc:title>
   <dc:subject/>
   <dc:creator>Lyn Jury</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005DA91695E106BF4593060CFD606E741E</vt:lpwstr>
+  </property>
+</Properties>
+</file>